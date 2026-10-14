--- v0 (2026-04-09)
+++ v1 (2026-10-14)
@@ -1,105 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00282870" w14:paraId="658787CE" w14:textId="77777777" w:rsidTr="008A69BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D91982B" w14:textId="77777777" w:rsidR="00282870" w:rsidRDefault="00282870" w:rsidP="00644A0B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF5F59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
               <w:t>introduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10A06EEA" w14:textId="714AF0EE" w:rsidR="00F75D10" w:rsidRDefault="00F75D10" w:rsidP="00644A0B">
+    <w:p w14:paraId="10A06EEA" w14:textId="198CC4F2" w:rsidR="00F75D10" w:rsidRDefault="00F75D10" w:rsidP="00644A0B">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:right="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00614E8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Purpose and currency of checklist.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F75D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -188,69 +189,83 @@
       </w:r>
       <w:r w:rsidR="00970BA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
         </w:rPr>
         <w:t>notable updates list</w:t>
       </w:r>
       <w:r w:rsidRPr="00F75D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (A-3), and the practice area-specific checklists. </w:t>
       </w:r>
       <w:r w:rsidR="00A37F75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The checklist is current </w:t>
       </w:r>
       <w:r w:rsidRPr="00F75D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">to September </w:t>
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004B7047">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t xml:space="preserve">September </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F75D10">
+      <w:r w:rsidR="008F131C" w:rsidRPr="004B7047">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>, 202</w:t>
+        <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00AB27C5">
+      <w:r w:rsidRPr="004B7047">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F131C" w:rsidRPr="004B7047">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00F75D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3117"/>
@@ -663,142 +678,177 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A37F75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Conflicts of Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002662C2" w14:paraId="1776D523" w14:textId="77777777" w:rsidTr="002662C2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3077F6" w14:textId="76BE09B2" w:rsidR="002662C2" w:rsidRPr="002662C2" w:rsidRDefault="00A37F75" w:rsidP="002662C2">
+          <w:p w14:paraId="0D3077F6" w14:textId="1410B68B" w:rsidR="002662C2" w:rsidRPr="00270E03" w:rsidRDefault="009F4926" w:rsidP="00270E03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A37F75">
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F4926">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Client Identification and Verification</w:t>
+              <w:t>Non-Engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002662C2" w14:paraId="2EDC5BE9" w14:textId="77777777" w:rsidTr="002662C2">
+      <w:tr w:rsidR="00270E03" w14:paraId="3FF2946D" w14:textId="77777777" w:rsidTr="002662C2">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44DB5F1B" w14:textId="2F7C8918" w:rsidR="002662C2" w:rsidRPr="002662C2" w:rsidRDefault="00A37F75" w:rsidP="002662C2">
+          <w:p w14:paraId="01233D48" w14:textId="6705AC33" w:rsidR="00270E03" w:rsidRPr="00A37F75" w:rsidRDefault="00270E03" w:rsidP="002662C2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A37F75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Retainer Agreements, Fees and Other Preliminary Considerations</w:t>
+              <w:t>Client Identification and Verification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A37F75" w14:paraId="47582B81" w14:textId="77777777" w:rsidTr="00BA1224">
+      <w:tr w:rsidR="002662C2" w14:paraId="2EDC5BE9" w14:textId="77777777" w:rsidTr="00270E03">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E449015" w14:textId="7452FFCA" w:rsidR="00A37F75" w:rsidRPr="00A37F75" w:rsidRDefault="00A37F75" w:rsidP="002662C2">
+          <w:p w14:paraId="44DB5F1B" w14:textId="2F7C8918" w:rsidR="002662C2" w:rsidRPr="002662C2" w:rsidRDefault="00A37F75" w:rsidP="002662C2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A37F75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Opening the File</w:t>
+              <w:t>Retainer Agreements, Fees and Other Preliminary Considerations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A37F75" w14:paraId="29CE279E" w14:textId="77777777" w:rsidTr="002662C2">
+      <w:tr w:rsidR="00A37F75" w14:paraId="47582B81" w14:textId="77777777" w:rsidTr="00BA1224">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E449015" w14:textId="7452FFCA" w:rsidR="00A37F75" w:rsidRPr="00A37F75" w:rsidRDefault="00A37F75" w:rsidP="002662C2">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37F75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Opening the File</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A37F75" w14:paraId="29CE279E" w14:textId="77777777" w:rsidTr="00270E03">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B57FE92" w14:textId="6CEF2476" w:rsidR="00A37F75" w:rsidRPr="00A37F75" w:rsidRDefault="00A37F75" w:rsidP="002662C2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A37F75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Closing the File</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1114,156 +1164,117 @@
           </w:tcPr>
           <w:p w14:paraId="3B4B4E19" w14:textId="3D001E15" w:rsidR="00693871" w:rsidRPr="00BE2724" w:rsidRDefault="00BE2724" w:rsidP="00BE2724">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2724">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7643" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52FFD751" w14:textId="17EACF83" w:rsidR="00693871" w:rsidRPr="00A37F75" w:rsidRDefault="00693871" w:rsidP="000717BD">
+          <w:p w14:paraId="52FFD751" w14:textId="4D5EEB85" w:rsidR="00693871" w:rsidRPr="00A37F75" w:rsidRDefault="00693871" w:rsidP="000717BD">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA3865">
               <w:t xml:space="preserve">Are there any indicators of fraud, money laundering, or other illegal activities? See </w:t>
             </w:r>
             <w:r w:rsidR="00EA5126">
               <w:t xml:space="preserve">the anti-money laundering resources on the </w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:t>“</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00986865" w:rsidRPr="00963243">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Client ID &amp; Verification</w:t>
               </w:r>
               <w:r w:rsidR="0045565F" w:rsidRPr="00963243">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> and Anti-Money Laundering Risk Management</w:t>
-              </w:r>
-[...4 lines deleted...]
-                <w:t>”</w:t>
               </w:r>
               <w:r w:rsidR="00EA5126" w:rsidRPr="00963243">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> webpage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00AA3865">
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidR="001A6B34">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="001A6B34" w:rsidRPr="001A6B34">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawyers Indemnity Fund </w:t>
               </w:r>
               <w:r w:rsidRPr="001A6B34">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Fraud Prevention page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00AA3865">
               <w:t xml:space="preserve"> on the Law Society website. Note </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>BC Code</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA3865">
               <w:t xml:space="preserve"> rules 3.2-7 to </w:t>
             </w:r>
             <w:r w:rsidR="00976FDA">
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00AA3865">
-[...28 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17F00295" w14:textId="56147D08" w:rsidR="00693871" w:rsidRDefault="00103F34" w:rsidP="00693871">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00437BB1">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
@@ -1275,57 +1286,69 @@
             <w:tcW w:w="632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D7BEC29" w14:textId="77777777" w:rsidR="006F000D" w:rsidRPr="00BE2724" w:rsidRDefault="006F000D" w:rsidP="00BE2724">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="161FE73E" w14:textId="26278CDD" w:rsidR="006F000D" w:rsidRPr="00AA3865" w:rsidRDefault="006F000D" w:rsidP="000717BD">
+          <w:p w14:paraId="161FE73E" w14:textId="4D7E2907" w:rsidR="006F000D" w:rsidRPr="00AA3865" w:rsidRDefault="007141C4" w:rsidP="000717BD">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AA3865">
+              <w:t>3.2-8 and Law Society Rule</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">s 3-58.1, 3-59, 3-70, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA3865">
+              <w:t>3-1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">09. Do not accept money or property in trust, or engage in any activity that you know or ought to know assists in </w:t>
+            </w:r>
+            <w:r w:rsidR="006F000D">
               <w:t>or encourages any dishonesty, crime, or fraud. If there are suspicious circumstances, make reasonable inquiries, make a record of the results of your inquiries, and determine whether you can act. If you have practice questions, contact a Law Society of British Columbia practice advisor. In some cases, you may need to consult with counsel familiar with the proceeds of crime legislation before accepting a retainer, negotiating agreements, engaging in transactions, or filing court documents.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60F70339" w14:textId="77777777" w:rsidR="006F000D" w:rsidRPr="00437BB1" w:rsidRDefault="006F000D" w:rsidP="00693871">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1335,51 +1358,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27FE5023" w14:textId="543F749D" w:rsidR="00693871" w:rsidRPr="00A37F75" w:rsidRDefault="00BE2724" w:rsidP="00BE2724">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7643" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="625521F5" w14:textId="5874A66A" w:rsidR="00693871" w:rsidRPr="00A37F75" w:rsidRDefault="00693871" w:rsidP="00EF1FC6">
+          <w:p w14:paraId="625521F5" w14:textId="36E57606" w:rsidR="00693871" w:rsidRPr="00A37F75" w:rsidRDefault="00693871" w:rsidP="00EF1FC6">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve">Does the client have capacity? Satisfy yourself that the client is competent to give instructions. Consider factors such as age, </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">knowledge of legal transactions, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t>intelligence, experience</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve"> mental</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> health,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve"> and physical health. Assess the client’s ability to make decisions. Consider a referral to a professio</w:t>
@@ -1393,62 +1416,62 @@
             <w:r w:rsidRPr="00D22AF9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>BC Code</w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve"> rules 3.2-9 and 3.3-1, commentary [10], </w:t>
             </w:r>
             <w:r w:rsidR="004263CE">
               <w:t xml:space="preserve">and the </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t>materials</w:t>
             </w:r>
             <w:r w:rsidR="00D3425C">
               <w:t xml:space="preserve"> under the heading “Capacity, undue influence and mistreatment</w:t>
             </w:r>
             <w:r w:rsidR="007D4960">
               <w:t xml:space="preserve"> (abuse and neglect)</w:t>
             </w:r>
             <w:r w:rsidR="00D3425C">
               <w:t xml:space="preserve">” </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
-              <w:t>on the “</w:t>
+              <w:t xml:space="preserve">on the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidR="00F07FA5" w:rsidRPr="00FC0244">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Practice Resources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D22AF9">
-              <w:t>” page on the Law Society website.</w:t>
+              <w:t xml:space="preserve"> page on the Law Society website.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C1BE40" w14:textId="6B0D7957" w:rsidR="00693871" w:rsidRDefault="00103F34" w:rsidP="00693871">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00437BB1">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1456,51 +1479,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18EDA100" w14:textId="382ED80D" w:rsidR="00693871" w:rsidRPr="00A37F75" w:rsidRDefault="00BE2724" w:rsidP="00BE2724">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7643" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F463964" w14:textId="0CFC7A37" w:rsidR="00693871" w:rsidRDefault="00693871" w:rsidP="00EF1FC6">
+          <w:p w14:paraId="6F463964" w14:textId="5339EE3D" w:rsidR="00693871" w:rsidRDefault="00693871" w:rsidP="00EF1FC6">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Consider whether </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve">someone </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">may be </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t>exerting undue influence on the client for you to perform the legal services requested</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, contrary to </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t>the client’s true wishes</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
@@ -1514,62 +1537,62 @@
             <w:r w:rsidR="008A7952">
               <w:t xml:space="preserve"> guidance for assisting persons in vulnerable situations</w:t>
             </w:r>
             <w:r w:rsidR="008B4AB7">
               <w:t xml:space="preserve">, including </w:t>
             </w:r>
             <w:r w:rsidR="00F02398">
               <w:t>undue influence</w:t>
             </w:r>
             <w:r w:rsidR="008B4AB7">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="008A7952">
               <w:t>under the heading “Capacity, undue influence and</w:t>
             </w:r>
             <w:r w:rsidR="00F02398">
               <w:t xml:space="preserve"> mistreatment</w:t>
             </w:r>
             <w:r w:rsidR="007D4960">
               <w:t xml:space="preserve"> (abuse and neglect)</w:t>
             </w:r>
             <w:r w:rsidR="008A6769">
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00F02398">
-              <w:t xml:space="preserve"> on the “</w:t>
+              <w:t xml:space="preserve"> on the </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="00F43D00" w:rsidRPr="008A6769">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Practice Resources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F02398">
-              <w:t xml:space="preserve">” page on the Law Society website.  </w:t>
+              <w:t xml:space="preserve"> page on the Law Society website.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="320EFC54" w14:textId="7EF4EBD9" w:rsidR="00693871" w:rsidRDefault="00103F34" w:rsidP="00693871">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00437BB1">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1577,102 +1600,102 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75705EF8" w14:textId="7EABF31C" w:rsidR="00693871" w:rsidRPr="00A37F75" w:rsidRDefault="00BE2724" w:rsidP="00BE2724">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7643" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72F841E8" w14:textId="09C729E5" w:rsidR="00693871" w:rsidRDefault="00693871" w:rsidP="00EF1FC6">
+          <w:p w14:paraId="72F841E8" w14:textId="08270211" w:rsidR="00693871" w:rsidRDefault="00693871" w:rsidP="00EF1FC6">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Consider</w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve"> any language, literacy, or other barriers such that you may not be able to communicate effectively with the client</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. You may consider hiring an interpreter, depending on the client’s language proficiency. Consider </w:t>
             </w:r>
             <w:r w:rsidRPr="006C6A2E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>BC Code</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> rules 3.2-2.1, </w:t>
             </w:r>
             <w:r w:rsidR="000717BD">
               <w:br/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">3.2-2.2, </w:t>
             </w:r>
             <w:r w:rsidRPr="006C6A2E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">BC Code </w:t>
             </w:r>
             <w:r>
               <w:t>s. 6.3</w:t>
             </w:r>
             <w:r w:rsidR="008A6769">
-              <w:t>, and the guidance on inclusive language under the heading “Communications” on the “</w:t>
+              <w:t xml:space="preserve">, and the guidance on inclusive language under the heading “Communications” on the </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="008A6769" w:rsidRPr="00D75967">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Practice Resources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008A6769">
-              <w:t>” page on the Law Society website</w:t>
+              <w:t xml:space="preserve"> page on the Law Society website</w:t>
             </w:r>
             <w:r w:rsidR="004C779B">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00BF3CD2">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B3E06F1" w14:textId="1508DDBE" w:rsidR="00693871" w:rsidRDefault="00103F34" w:rsidP="00693871">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00437BB1">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
@@ -1838,92 +1861,88 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48482055" w14:textId="79E858F4" w:rsidR="00A15B7B" w:rsidRPr="006C189C" w:rsidRDefault="00103F34" w:rsidP="00A15B7B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7642" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="120D45A2" w14:textId="45E2AAEC" w:rsidR="00A15B7B" w:rsidRPr="006C189C" w:rsidRDefault="00103F34" w:rsidP="00EF1FC6">
+          <w:p w14:paraId="120D45A2" w14:textId="6E3FEEB1" w:rsidR="00A15B7B" w:rsidRPr="006C189C" w:rsidRDefault="00103F34" w:rsidP="00EF1FC6">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve">Check for conflicts as described in </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>BC Code</w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve"> s</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
-              <w:t xml:space="preserve"> 3.4. Do not act for opposing parties. In addressing potential conflicts, consider not only the client(s) but also any third parties who may be involved in the case, including relevant corporate entities. See the </w:t>
-[...2 lines deleted...]
-              <w:t>“</w:t>
+              <w:t xml:space="preserve"> 3.4. Do not act for opposing parties. In addressing potential conflicts, consider not only the client(s) but also any third parties who may be involved in the </w:t>
+            </w:r>
+            <w:r w:rsidR="006E348A">
+              <w:t>matter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D22AF9">
+              <w:t xml:space="preserve">, including relevant corporate entities. See the </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="007F35B2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Model conflicts of interest checklist</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B25B4C" w:rsidRPr="00976FDA">
-[...5 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00976FDA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007F35B2">
               <w:t>on the Law Society website.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="481C81E3" w14:textId="1BDFB2AC" w:rsidR="00A15B7B" w:rsidRPr="006C189C" w:rsidRDefault="00A15B7B" w:rsidP="00A15B7B">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-104"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00437BB1">
               <w:rPr>
@@ -2028,73 +2047,82 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="714BFC21" w14:textId="6DFE6D33" w:rsidR="00103F34" w:rsidRDefault="00103F34" w:rsidP="00A15B7B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7642" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B147308" w14:textId="6CC379DC" w:rsidR="00103F34" w:rsidRPr="00D22AF9" w:rsidRDefault="00103F34" w:rsidP="00EF1FC6">
+          <w:p w14:paraId="0B147308" w14:textId="3CDA46D4" w:rsidR="00103F34" w:rsidRPr="00D22AF9" w:rsidRDefault="00103F34" w:rsidP="00EF1FC6">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00D22AF9">
-              <w:t xml:space="preserve">If you are providing “short-term summary legal services” under the auspices of a not-for-profit organization with the expectation by you and the client that you will not provide continuing representation in the matter, note </w:t>
+              <w:t xml:space="preserve">If you are providing “short-term summary legal services” under the auspices of a </w:t>
+            </w:r>
+            <w:r w:rsidR="006E348A">
+              <w:t xml:space="preserve">pro bono or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D22AF9">
+              <w:t xml:space="preserve">not-for-profit </w:t>
+            </w:r>
+            <w:r w:rsidR="006E348A">
+              <w:t>legal services provider</w:t>
+            </w:r>
+            <w:r w:rsidR="006E348A" w:rsidRPr="00D22AF9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D22AF9">
+              <w:t xml:space="preserve">with the expectation by you and the client that you will not provide continuing representation in the matter, note </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE3E6C">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>BC Code</w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
-              <w:t xml:space="preserve"> rules 3.4-11.1 to </w:t>
-[...5 lines deleted...]
-              <w:t>3.4-11.4 and commentaries regarding conflicts and confidentiality.</w:t>
+              <w:t xml:space="preserve"> rules 3.4-11.1 to 3.4-11.4 and commentaries regarding conflicts and confidentiality.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A8DAE48" w14:textId="6A27D0A2" w:rsidR="00103F34" w:rsidRPr="00103F34" w:rsidRDefault="00103F34" w:rsidP="00A15B7B">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-104"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00437BB1">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2432,125 +2460,110 @@
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00103F34">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7642" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9496FA" w14:textId="46D1FC58" w:rsidR="00A15B7B" w:rsidRPr="006C189C" w:rsidRDefault="00103F34" w:rsidP="00EF1FC6">
+          <w:p w14:paraId="5B9496FA" w14:textId="2288E365" w:rsidR="00A15B7B" w:rsidRPr="006C189C" w:rsidRDefault="00103F34" w:rsidP="00EF1FC6">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00D22AF9">
               <w:t>Confirm compliance with Law Society Rules 3-98 to 3-110 for</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve">client identification and verification and the source of money for financial transactions, and complete the </w:t>
             </w:r>
             <w:r w:rsidRPr="00D84D2C">
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>client identification</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D84D2C">
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
               <w:t xml:space="preserve"> verification</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>, and source of money</w:t>
             </w:r>
             <w:r w:rsidRPr="00D84D2C">
               <w:t xml:space="preserve"> (A-1) </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD248D">
               <w:t>checklist. See also</w:t>
             </w:r>
             <w:r w:rsidR="00AD248D" w:rsidRPr="00AD248D">
               <w:t xml:space="preserve"> the </w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:t>“</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidR="00D17284" w:rsidRPr="002B0542">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Client ID &amp; Verification </w:t>
               </w:r>
               <w:r w:rsidR="006D4DA2" w:rsidRPr="002B0542">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>and Anti-Money Laundering Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve"> </w:t>
+                <w:t xml:space="preserve">and Anti-Money Laundering Risk Management </w:t>
               </w:r>
               <w:r w:rsidR="00D17284" w:rsidRPr="002B0542">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>webpage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00AD248D">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E70E656" w14:textId="77777777" w:rsidR="00A15B7B" w:rsidRPr="006C189C" w:rsidRDefault="00A15B7B" w:rsidP="00243675">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-104"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -2644,73 +2657,79 @@
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00E54314">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7642" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2011264B" w14:textId="557FE149" w:rsidR="00A15B7B" w:rsidRPr="006C189C" w:rsidRDefault="00E54314" w:rsidP="00EF1FC6">
+          <w:p w14:paraId="2011264B" w14:textId="5177D634" w:rsidR="00A15B7B" w:rsidRPr="006C189C" w:rsidRDefault="00E54314" w:rsidP="00EF1FC6">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Be clear about the scope of retainer as well as the services you will not be performing for your client. While lawyers are not</w:t>
             </w:r>
             <w:r w:rsidR="00F114A4">
               <w:t xml:space="preserve"> always </w:t>
             </w:r>
             <w:r>
               <w:t>required to have a written retainer, it is always best practice to do so</w:t>
             </w:r>
             <w:r w:rsidR="00F114A4">
               <w:t xml:space="preserve"> and it </w:t>
             </w:r>
             <w:r w:rsidR="008274A1">
               <w:t xml:space="preserve">is </w:t>
             </w:r>
             <w:r w:rsidR="00F114A4">
-              <w:t>required in the case of a contingent fee agreement (</w:t>
+              <w:t>required</w:t>
+            </w:r>
+            <w:r w:rsidR="00864FAF">
+              <w:t xml:space="preserve"> in certain situations, including</w:t>
+            </w:r>
+            <w:r w:rsidR="00F114A4">
+              <w:t xml:space="preserve"> in the case of a contingent fee agreement (</w:t>
             </w:r>
             <w:r w:rsidR="000822DE">
               <w:t xml:space="preserve">see </w:t>
             </w:r>
             <w:r w:rsidR="00B22730">
               <w:t xml:space="preserve">Part 8 of </w:t>
             </w:r>
             <w:r w:rsidR="000822DE">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="00F114A4" w:rsidRPr="00976FDA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Legal Profession Act,</w:t>
             </w:r>
             <w:r w:rsidR="00B22730">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B22730">
@@ -2720,63 +2739,69 @@
               <w:t xml:space="preserve"> and the Law Society Rules, Part 8) or an agreement that the lawyer will only act if their </w:t>
             </w:r>
             <w:r w:rsidR="00584115">
               <w:t xml:space="preserve">financial </w:t>
             </w:r>
             <w:r w:rsidR="00F114A4">
               <w:t>retainer is paid in adv</w:t>
             </w:r>
             <w:r w:rsidR="008274A1">
               <w:t>ance (</w:t>
             </w:r>
             <w:r w:rsidR="008274A1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">BC Code </w:t>
             </w:r>
             <w:r w:rsidR="008274A1">
               <w:t>rule 3.</w:t>
             </w:r>
             <w:r w:rsidR="00FC1F5C">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="008274A1">
-              <w:t xml:space="preserve">-9) </w:t>
+              <w:t>-9)</w:t>
+            </w:r>
+            <w:r w:rsidR="00864FAF">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="008274A1">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009856D1">
               <w:t xml:space="preserve">Note the writing requirement for limited scope retainers </w:t>
             </w:r>
             <w:r w:rsidR="00802130">
               <w:t xml:space="preserve">(see </w:t>
             </w:r>
             <w:r w:rsidR="00B22730">
               <w:t xml:space="preserve">item </w:t>
             </w:r>
-            <w:r w:rsidR="00E17B9D">
-              <w:t>4</w:t>
+            <w:r w:rsidR="003A10A5">
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00802130">
               <w:t xml:space="preserve">.2 </w:t>
             </w:r>
             <w:r w:rsidR="00B22730">
               <w:t>in this checklist</w:t>
             </w:r>
             <w:r w:rsidR="00802130">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="009856D1">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F87173">
               <w:t xml:space="preserve"> If someone other than your client is paying your financial retainer, consider who would receive any funds remaining in trust when your legal services end</w:t>
             </w:r>
             <w:r w:rsidR="002C7045">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="009856D1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Ideally, s</w:t>
             </w:r>
@@ -2829,51 +2854,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00E54314">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00B22730">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7642" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AFB8B9C" w14:textId="2274C496" w:rsidR="00E54314" w:rsidRDefault="00B22730" w:rsidP="00EF1FC6">
+          <w:p w14:paraId="6AFB8B9C" w14:textId="5962C5DF" w:rsidR="00E54314" w:rsidRDefault="00B22730" w:rsidP="00EF1FC6">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve">your retainer will be limited in scope, note that </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>BC Code</w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve"> rule 3.2-1.1 requires that, before undertaking a “limited scope retainer” (a defined term in </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>BC Code</w:t>
@@ -2894,72 +2919,65 @@
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve"> be aware of the obligations in </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>BC Code</w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve"> rules 3.1-2, 7.2-6</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
-              <w:t xml:space="preserve">7.2-6.1. See “Limited </w:t>
-[...20 lines deleted...]
-              <w:t>for more information.</w:t>
+              <w:t>7.2-6.1. See</w:t>
+            </w:r>
+            <w:r w:rsidR="003604E5">
+              <w:t xml:space="preserve"> under the heading “Retainer agreements, limited scope retainers, joint retainer letters” on the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidR="003604E5" w:rsidRPr="00D75967">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Practice Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="003604E5">
+              <w:t xml:space="preserve"> page on the Law Society website for more information and resources.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F27C4D3" w14:textId="07CFEC8D" w:rsidR="00E54314" w:rsidRPr="00437BB1" w:rsidRDefault="00E54314" w:rsidP="00243675">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-104"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437BB1">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
@@ -3828,263 +3846,276 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21EF0CCB" w14:textId="77777777" w:rsidR="00081742" w:rsidRPr="006C189C" w:rsidRDefault="00081742" w:rsidP="00243675">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-104"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00437BB1">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0C84C9B1" w14:textId="77777777" w:rsidR="00BF5525" w:rsidRDefault="00BF5525">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="633"/>
+        <w:gridCol w:w="7642"/>
+        <w:gridCol w:w="1080"/>
+      </w:tblGrid>
       <w:tr w:rsidR="00081742" w:rsidRPr="006C189C" w14:paraId="0F11FED4" w14:textId="77777777" w:rsidTr="00243675">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF9E49C" w14:textId="386DEC3F" w:rsidR="00081742" w:rsidRDefault="000A6602" w:rsidP="00243675">
+          <w:p w14:paraId="4EF9E49C" w14:textId="3C470B2E" w:rsidR="00081742" w:rsidRDefault="000A6602" w:rsidP="00243675">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00081742">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7642" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63C4128E" w14:textId="165D1653" w:rsidR="00081742" w:rsidRPr="00D22AF9" w:rsidRDefault="00081742" w:rsidP="00EF1FC6">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00D22AF9">
-              <w:t xml:space="preserve">As soon as possible after completing the matter, bill the client for your services rendered. Once again, outline in your final reporting letter how you determined the fee, and confirm that your engagement is complete. Advise the client of any relevant limitation periods. Take reasonable steps to pay out funds held in trust as soon as </w:t>
-[...3 lines deleted...]
-              <w:t>practicable on completion of the legal services to which the funds relate (Law Society Rule 3-58.1). If you received cash, determine whether any refund must be made in cash or by cheque (Law Society Rule 3-59).</w:t>
+              <w:t>As soon as possible after completing the matter, bill the client for your services rendered. Once again, outline in your final reporting letter how you determined the fee, and confirm that your engagement is complete. Advise the client of any relevant limitation periods. Take reasonable steps to pay out funds held in trust as soon as practicable on completion of the legal services to which the funds relate (Law Society Rule 3-58.1). If you received cash, determine whether any refund must be made in cash or by cheque (Law Society Rule 3-59).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7408C246" w14:textId="3B785B66" w:rsidR="00081742" w:rsidRPr="00437BB1" w:rsidRDefault="00081742" w:rsidP="00243675">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-104"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437BB1">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00081742" w:rsidRPr="006C189C" w14:paraId="05CA1479" w14:textId="77777777" w:rsidTr="00243675">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D7EBB96" w14:textId="21D45569" w:rsidR="00081742" w:rsidRDefault="000A6602" w:rsidP="00243675">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00081742">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7642" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21EF1C5F" w14:textId="1F5E70F5" w:rsidR="00081742" w:rsidRPr="00D22AF9" w:rsidRDefault="00081742" w:rsidP="00D75967">
+          <w:p w14:paraId="21EF1C5F" w14:textId="16EC5FCA" w:rsidR="00081742" w:rsidRPr="00D22AF9" w:rsidRDefault="00081742" w:rsidP="00D75967">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve">Close the file, and return original documents to the client, if required. Subject to any right of lien, promptly return a client’s “property”, including money (see </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">BC Code </w:t>
             </w:r>
             <w:r w:rsidR="00E01958">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve"> 3.5, </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">in particular </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t xml:space="preserve">rule 3.5-2, commentary [3], and rule 3.6-10, as well as Law Society Rules 3-65 and 3-78). Ask for acknowledgment of receipt. Advise the client to keep the original documents safe. For guidance, </w:t>
             </w:r>
             <w:r w:rsidRPr="007F35B2">
               <w:t xml:space="preserve">see </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="007F35B2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Closed Files—Retention and Disposition</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="006E5564">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
             <w:r w:rsidRPr="007F35B2">
-              <w:t>, A</w:t>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D22AF9">
+              <w:t>ugust 2017</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5564">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D22AF9">
+              <w:t>, Appendix B</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5564">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D22AF9">
+              <w:t xml:space="preserve"> on the Law Society website for a suggested minimum retention and disposition schedule for specific documents and files. Also see </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="00AA3865">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Solicitors’ Liens and Charging Orders</w:t>
               </w:r>
-              <w:r w:rsidR="00962DA1">
+            </w:hyperlink>
+            <w:r w:rsidR="006E5564">
+              <w:t xml:space="preserve"> (updated </w:t>
+            </w:r>
+            <w:r w:rsidR="00D75967">
+              <w:t>August 2025</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5564">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D22AF9">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:anchor=":~:text=Who%20owns%20the%20documents%20in%20a%20client%E2%80%99s%20file%3F,it%20is%20proper%20to%20charge%20clients%20for%20photocopying." w:history="1">
+              <w:r w:rsidR="00086460" w:rsidRPr="00086460">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>—</w:t>
-[...5 lines deleted...]
-                <w:t>Your Fees and Your Clients</w:t>
+                <w:t>Ownership of Documents on a Client’s File</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00D22AF9">
-[...32 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r w:rsidR="006E5564">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00086460" w:rsidRPr="004B7047">
+              <w:t>July 2017</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5564">
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00D22AF9">
               <w:t>on the Law Society website.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D2028CC" w14:textId="13572C34" w:rsidR="00081742" w:rsidRPr="00437BB1" w:rsidRDefault="00081742" w:rsidP="00243675">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="-104"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437BB1">
               <w:rPr>
                 <w:sz w:val="40"/>
@@ -4139,127 +4170,126 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
               <w:t>QUESTIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2929BC22" w14:textId="02867D17" w:rsidR="000B1606" w:rsidRPr="002B10C9" w:rsidRDefault="000B1606" w:rsidP="00EF1FC6">
       <w:pPr>
         <w:ind w:right="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B10C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">You are welcome to contact a Practice Advisor if you have questions about this checklist. Practice Advisors can be contacted by email at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="002B10C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>practiceadvice@lsbc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00976FDA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>, by phone at</w:t>
       </w:r>
       <w:r w:rsidRPr="00976FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B10C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">604.643.5797, or through booking an appointment in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="002B10C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Advice Decision-Making Assistant (ADMA)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B10C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000B1606" w:rsidRPr="002B10C9" w:rsidSect="00644A0B">
-      <w:headerReference w:type="even" r:id="rId24"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId28"/>
+      <w:headerReference w:type="even" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="even" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="990" w:bottom="1440" w:left="1440" w:header="363" w:footer="363" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A2CD344" w14:textId="77777777" w:rsidR="00445DD6" w:rsidRDefault="00445DD6" w:rsidP="001F4715">
+    <w:p w14:paraId="77CC2F6F" w14:textId="77777777" w:rsidR="0061135F" w:rsidRDefault="0061135F" w:rsidP="001F4715">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ED2A03C" w14:textId="77777777" w:rsidR="00445DD6" w:rsidRDefault="00445DD6" w:rsidP="001F4715">
+    <w:p w14:paraId="3A118C7F" w14:textId="77777777" w:rsidR="0061135F" w:rsidRDefault="0061135F" w:rsidP="001F4715">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4290,53 +4320,59 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2D58D5E9" w14:textId="4BBFF16C" w:rsidR="004A3AAF" w:rsidRPr="007A7B9F" w:rsidRDefault="00EC1EFE">
+  <w:p w14:paraId="2D58D5E9" w14:textId="1B33C0A3" w:rsidR="004A3AAF" w:rsidRPr="007A7B9F" w:rsidRDefault="00BF6A2C" w:rsidP="004B7047">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="9540"/>
+      </w:tabs>
+      <w:ind w:left="-450"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:id w:val="877675670"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="003C159B">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
@@ -4375,106 +4411,109 @@
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="007A7B9F" w:rsidRPr="007A7B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D5590A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="007A7B9F" w:rsidRPr="007A7B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
+    <w:r w:rsidR="004B7047">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>2026</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27F899DB" w14:textId="77777777" w:rsidR="00EC1EFE" w:rsidRDefault="00EC1EFE">
-[...16 lines deleted...]
-  <w:p w14:paraId="2CCE6084" w14:textId="40B959B8" w:rsidR="007A7B9F" w:rsidRDefault="00091777" w:rsidP="007A7B9F">
+  <w:p w14:paraId="2CCE6084" w14:textId="012F878B" w:rsidR="007A7B9F" w:rsidRDefault="00BF6A2C" w:rsidP="004B7047">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="9540"/>
+        <w:tab w:val="center" w:pos="9720"/>
+      </w:tabs>
+      <w:ind w:left="-450"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:id w:val="1516575221"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
+        <w:r w:rsidR="004B7047">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>2026</w:t>
+        </w:r>
+        <w:r w:rsidR="004B7047">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
         <w:r w:rsidR="003C159B">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>A</w:t>
         </w:r>
         <w:r w:rsidR="007A7B9F" w:rsidRPr="007A7B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidR="00101866">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="007A7B9F" w:rsidRPr="007A7B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidR="007A7B9F" w:rsidRPr="007A7B9F">
@@ -4498,131 +4537,334 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D5590A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="007A7B9F" w:rsidRPr="007A7B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="378C6553" w14:textId="77777777" w:rsidR="00EC1EFE" w:rsidRDefault="00EC1EFE">
+  <w:p w14:paraId="4C392D22" w14:textId="77777777" w:rsidR="003A10A5" w:rsidRDefault="003A10A5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
-    <w:bookmarkStart w:id="2" w:name="eDOCS_Footer_FirstPage"/>
+    <w:bookmarkStart w:id="1" w:name="eDOCS_Footer_FirstPage"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>DM4903135</w:t>
+      <w:t>DM5301907</w:t>
     </w:r>
   </w:p>
-  <w:bookmarkEnd w:id="2"/>
+  <w:bookmarkEnd w:id="1"/>
+  <w:p w14:paraId="227E0A13" w14:textId="2D70DC2E" w:rsidR="005D2345" w:rsidDel="00832146" w:rsidRDefault="005D2345">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:ins w:id="2" w:author="Patricia Parker" w:date="2025-12-03T11:35:00Z"/>
+        <w:del w:id="3" w:author="Nadia Rowe" w:date="2025-12-03T12:04:00Z"/>
+      </w:rPr>
+    </w:pPr>
+    <w:ins w:id="4" w:author="Patricia Parker" w:date="2025-12-03T11:35:00Z">
+      <w:del w:id="5" w:author="Nadia Rowe" w:date="2025-12-03T12:04:00Z">
+        <w:r w:rsidDel="00832146">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:delText>DM4903135</w:delText>
+        </w:r>
+      </w:del>
+    </w:ins>
+  </w:p>
+  <w:p w14:paraId="003880B9" w14:textId="1248ED4E" w:rsidR="000822DE" w:rsidDel="00832146" w:rsidRDefault="000822DE">
+    <w:pPr>
+      <w:rPr>
+        <w:del w:id="6" w:author="Nadia Rowe" w:date="2025-12-03T12:04:00Z"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+    </w:pPr>
+    <w:ins w:id="7" w:author="Barbara Buchanan, KC" w:date="2025-11-26T08:43:00Z">
+      <w:del w:id="8" w:author="Nadia Rowe" w:date="2025-12-03T12:04:00Z">
+        <w:r w:rsidDel="00832146">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:delText>DM4903135</w:delText>
+        </w:r>
+      </w:del>
+    </w:ins>
+  </w:p>
+  <w:p w14:paraId="6232FB27" w14:textId="1C4DFC1A" w:rsidR="004C779B" w:rsidDel="00F114A4" w:rsidRDefault="004C779B">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:ins w:id="9" w:author="Sarah Sharp" w:date="2025-08-27T12:47:00Z"/>
+        <w:del w:id="10" w:author="Barbara Buchanan, KC" w:date="2025-11-25T14:20:00Z"/>
+      </w:rPr>
+    </w:pPr>
+    <w:ins w:id="11" w:author="Sarah Sharp" w:date="2025-08-27T12:47:00Z">
+      <w:del w:id="12" w:author="Barbara Buchanan, KC" w:date="2025-11-25T14:20:00Z">
+        <w:r w:rsidDel="00F114A4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:delText>DM4903135</w:delText>
+        </w:r>
+      </w:del>
+    </w:ins>
+  </w:p>
+  <w:p w14:paraId="41F9DDFF" w14:textId="107B0D9F" w:rsidR="00D46A5E" w:rsidDel="004C779B" w:rsidRDefault="00D46A5E">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:ins w:id="13" w:author="Nadia Rowe" w:date="2025-08-12T12:41:00Z"/>
+        <w:del w:id="14" w:author="Sarah Sharp" w:date="2025-08-27T12:47:00Z"/>
+      </w:rPr>
+    </w:pPr>
+    <w:ins w:id="15" w:author="Nadia Rowe" w:date="2025-08-12T12:41:00Z">
+      <w:del w:id="16" w:author="Sarah Sharp" w:date="2025-08-27T12:47:00Z">
+        <w:r w:rsidDel="004C779B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:delText>DM4903135</w:delText>
+        </w:r>
+      </w:del>
+    </w:ins>
+  </w:p>
+  <w:p w14:paraId="28B2E61A" w14:textId="44EA1BAF" w:rsidR="005D1793" w:rsidDel="00D46A5E" w:rsidRDefault="005D1793">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:ins w:id="17" w:author="Barbara Buchanan, KC" w:date="2025-08-06T13:13:00Z"/>
+        <w:del w:id="18" w:author="Nadia Rowe" w:date="2025-08-12T12:41:00Z"/>
+      </w:rPr>
+    </w:pPr>
+    <w:ins w:id="19" w:author="Barbara Buchanan, KC" w:date="2025-08-06T13:13:00Z">
+      <w:del w:id="20" w:author="Nadia Rowe" w:date="2025-08-12T12:41:00Z">
+        <w:r w:rsidDel="00D46A5E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:delText>DM4903135</w:delText>
+        </w:r>
+      </w:del>
+    </w:ins>
+  </w:p>
+  <w:p w14:paraId="40261CD4" w14:textId="79CFC12B" w:rsidR="00F0393E" w:rsidDel="007311AE" w:rsidRDefault="00F0393E">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:ins w:id="21" w:author="Patricia Parker" w:date="2025-07-02T14:03:00Z"/>
+        <w:del w:id="22" w:author="Barbara Buchanan, KC" w:date="2025-08-05T14:49:00Z"/>
+      </w:rPr>
+    </w:pPr>
+    <w:ins w:id="23" w:author="Patricia Parker" w:date="2025-07-02T14:03:00Z">
+      <w:del w:id="24" w:author="Barbara Buchanan, KC" w:date="2025-08-05T14:49:00Z">
+        <w:r w:rsidDel="007311AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:delText>DM4903135</w:delText>
+        </w:r>
+      </w:del>
+    </w:ins>
+  </w:p>
+  <w:p w14:paraId="794764B2" w14:textId="12F28122" w:rsidR="000017D7" w:rsidDel="007311AE" w:rsidRDefault="000017D7">
+    <w:pPr>
+      <w:rPr>
+        <w:del w:id="25" w:author="Barbara Buchanan, KC" w:date="2025-08-05T14:49:00Z"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+    </w:pPr>
+    <w:del w:id="26" w:author="Barbara Buchanan, KC" w:date="2025-08-05T14:49:00Z">
+      <w:r w:rsidDel="007311AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:delText>DM4552096</w:delText>
+      </w:r>
+    </w:del>
+  </w:p>
+  <w:p w14:paraId="4537B437" w14:textId="23B4E134" w:rsidR="008611BA" w:rsidDel="000017D7" w:rsidRDefault="008611BA">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:ins w:id="27" w:author="Barbara Buchanan, KC" w:date="2024-10-08T16:01:00Z"/>
+        <w:del w:id="28" w:author="Patricia Parker" w:date="2024-10-29T09:38:00Z"/>
+      </w:rPr>
+    </w:pPr>
+    <w:ins w:id="29" w:author="Barbara Buchanan, KC" w:date="2024-10-08T16:01:00Z">
+      <w:del w:id="30" w:author="Patricia Parker" w:date="2024-10-29T09:38:00Z">
+        <w:r w:rsidDel="000017D7">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:delText>DM4552096</w:delText>
+        </w:r>
+      </w:del>
+    </w:ins>
+  </w:p>
+  <w:p w14:paraId="53919531" w14:textId="04962B18" w:rsidR="009012AE" w:rsidDel="000D6275" w:rsidRDefault="009012AE">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:ins w:id="31" w:author="Patricia Parker" w:date="2024-09-19T13:22:00Z"/>
+        <w:del w:id="32" w:author="Barbara Buchanan, KC" w:date="2024-10-07T11:08:00Z"/>
+      </w:rPr>
+    </w:pPr>
+    <w:ins w:id="33" w:author="Patricia Parker" w:date="2024-09-19T13:22:00Z">
+      <w:del w:id="34" w:author="Barbara Buchanan, KC" w:date="2024-10-07T11:08:00Z">
+        <w:r w:rsidDel="000D6275">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:delText>DM4552096</w:delText>
+        </w:r>
+      </w:del>
+    </w:ins>
+  </w:p>
+  <w:p w14:paraId="0C536B1E" w14:textId="34524799" w:rsidR="009012AE" w:rsidDel="009012AE" w:rsidRDefault="009012AE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:del w:id="35" w:author="Patricia Parker" w:date="2024-09-19T13:22:00Z"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D40CC13" w14:textId="77777777" w:rsidR="00445DD6" w:rsidRDefault="00445DD6" w:rsidP="001F4715">
+    <w:p w14:paraId="44A712F0" w14:textId="77777777" w:rsidR="0061135F" w:rsidRDefault="0061135F" w:rsidP="001F4715">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55C54C34" w14:textId="77777777" w:rsidR="00445DD6" w:rsidRDefault="00445DD6" w:rsidP="001F4715">
+    <w:p w14:paraId="6A4F35CE" w14:textId="77777777" w:rsidR="0061135F" w:rsidRDefault="0061135F" w:rsidP="001F4715">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7B2E4CC5" w14:textId="1DD2C280" w:rsidR="004A3AAF" w:rsidRDefault="00101866" w:rsidP="00D514C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="9810"/>
       </w:tabs>
       <w:ind w:left="-450"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00101866">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>CLIENT FILE OPENING</w:t>
     </w:r>
     <w:r w:rsidR="004A3AAF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
       <w:t>LAW SOCIETY OF BRITISH COLUMBIA</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3A441FBF" w14:textId="18D1F9B7" w:rsidR="004A3AAF" w:rsidRPr="001F4715" w:rsidRDefault="00101866" w:rsidP="00D514C4">
+  <w:p w14:paraId="3A441FBF" w14:textId="18D1F9B7" w:rsidR="004A3AAF" w:rsidRPr="001F4715" w:rsidRDefault="00101866" w:rsidP="004B7047">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="9810"/>
       </w:tabs>
       <w:ind w:left="-450"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00101866">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>AND CLOSING</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
@@ -4630,145 +4872,136 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004A3AAF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>PRACTICE CHECKLISTS MANUAL</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4BCF5680" w14:textId="00A11356" w:rsidR="0051703F" w:rsidRDefault="0051703F" w:rsidP="00644A0B">
+  <w:p w14:paraId="4BCF5680" w14:textId="00A11356" w:rsidR="0051703F" w:rsidRDefault="0051703F" w:rsidP="004B7047">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="9810"/>
       </w:tabs>
       <w:ind w:left="-450"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>LAW SOCIETY OF BRITISH COLUMBIA</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00101866" w:rsidRPr="00101866">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>CLIENT FILE OPENING</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6C3656F9" w14:textId="695FF0E4" w:rsidR="001F4715" w:rsidRPr="001F4715" w:rsidRDefault="0051703F" w:rsidP="003C159B">
+  <w:p w14:paraId="6C3656F9" w14:textId="695FF0E4" w:rsidR="001F4715" w:rsidRPr="001F4715" w:rsidRDefault="0051703F" w:rsidP="004B7047">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="9720"/>
         <w:tab w:val="right" w:pos="9810"/>
       </w:tabs>
       <w:ind w:left="-450"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>PRACTICE CHECKLISTS MANUAL</w:t>
     </w:r>
     <w:r w:rsidR="001F4715">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003C159B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00101866" w:rsidRPr="00101866">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>AND CLOSING</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AD2A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="467A35A4"/>
     <w:lvl w:ilvl="0" w:tplc="1009000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -5256,306 +5489,353 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w15:person w15:author="Patricia Parker">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-131804589-1595414584-473784319-1066"/>
+  </w15:person>
+  <w15:person w15:author="Nadia Rowe">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-131804589-1595414584-473784319-25694"/>
+  </w15:person>
+  <w15:person w15:author="Barbara Buchanan, KC">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-131804589-1595414584-473784319-3761"/>
+  </w15:person>
+  <w15:person w15:author="Sarah Sharp">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-131804589-1595414584-473784319-11865"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00121A45"/>
     <w:rsid w:val="0000063B"/>
     <w:rsid w:val="000017D7"/>
     <w:rsid w:val="0001054E"/>
     <w:rsid w:val="00055CB6"/>
     <w:rsid w:val="00060F43"/>
     <w:rsid w:val="0006471B"/>
     <w:rsid w:val="000717BD"/>
     <w:rsid w:val="000725AE"/>
     <w:rsid w:val="00081742"/>
     <w:rsid w:val="000822DE"/>
+    <w:rsid w:val="00086460"/>
     <w:rsid w:val="00091777"/>
     <w:rsid w:val="00093E06"/>
     <w:rsid w:val="0009665A"/>
     <w:rsid w:val="000A3712"/>
     <w:rsid w:val="000A6602"/>
     <w:rsid w:val="000A6C5A"/>
     <w:rsid w:val="000B1606"/>
     <w:rsid w:val="000D6275"/>
     <w:rsid w:val="000D7DC4"/>
     <w:rsid w:val="00101866"/>
     <w:rsid w:val="00103630"/>
     <w:rsid w:val="00103F34"/>
     <w:rsid w:val="00121A45"/>
     <w:rsid w:val="00150053"/>
     <w:rsid w:val="00173B01"/>
     <w:rsid w:val="00187224"/>
     <w:rsid w:val="001A6B34"/>
+    <w:rsid w:val="001C64A1"/>
     <w:rsid w:val="001D5256"/>
     <w:rsid w:val="001F4715"/>
     <w:rsid w:val="0024237C"/>
     <w:rsid w:val="002464CD"/>
     <w:rsid w:val="00253395"/>
     <w:rsid w:val="002662C2"/>
+    <w:rsid w:val="00270E03"/>
     <w:rsid w:val="00273379"/>
     <w:rsid w:val="00274ED9"/>
     <w:rsid w:val="00282870"/>
     <w:rsid w:val="00285ADE"/>
     <w:rsid w:val="00292275"/>
     <w:rsid w:val="002A54E7"/>
     <w:rsid w:val="002A6052"/>
     <w:rsid w:val="002B0542"/>
     <w:rsid w:val="002B10C9"/>
     <w:rsid w:val="002C61B4"/>
     <w:rsid w:val="002C7045"/>
     <w:rsid w:val="002D0900"/>
     <w:rsid w:val="00340A88"/>
+    <w:rsid w:val="00347257"/>
+    <w:rsid w:val="003604E5"/>
+    <w:rsid w:val="0036327C"/>
     <w:rsid w:val="00364709"/>
-    <w:rsid w:val="00376E92"/>
     <w:rsid w:val="00377BA7"/>
     <w:rsid w:val="00380C8D"/>
+    <w:rsid w:val="003A10A5"/>
     <w:rsid w:val="003B11F6"/>
     <w:rsid w:val="003C159B"/>
     <w:rsid w:val="004263CE"/>
     <w:rsid w:val="004270B4"/>
+    <w:rsid w:val="00436703"/>
     <w:rsid w:val="00437BB1"/>
     <w:rsid w:val="00445DD6"/>
     <w:rsid w:val="0045565F"/>
     <w:rsid w:val="004A3AAF"/>
+    <w:rsid w:val="004A60F6"/>
+    <w:rsid w:val="004B7047"/>
     <w:rsid w:val="004C706F"/>
     <w:rsid w:val="004C779B"/>
     <w:rsid w:val="004E3F23"/>
     <w:rsid w:val="0051703F"/>
     <w:rsid w:val="00527B27"/>
     <w:rsid w:val="005557F2"/>
     <w:rsid w:val="00581C8A"/>
     <w:rsid w:val="00584115"/>
     <w:rsid w:val="005A0EFF"/>
     <w:rsid w:val="005B5696"/>
     <w:rsid w:val="005D1793"/>
     <w:rsid w:val="005D2345"/>
     <w:rsid w:val="005E0D09"/>
     <w:rsid w:val="005F1618"/>
     <w:rsid w:val="005F6CF5"/>
+    <w:rsid w:val="0061135F"/>
     <w:rsid w:val="00612D7E"/>
     <w:rsid w:val="00614E8B"/>
+    <w:rsid w:val="00617F11"/>
     <w:rsid w:val="006253F3"/>
     <w:rsid w:val="00644A0B"/>
     <w:rsid w:val="00663E3C"/>
+    <w:rsid w:val="006721D1"/>
     <w:rsid w:val="00685552"/>
     <w:rsid w:val="00693871"/>
     <w:rsid w:val="006A68D8"/>
     <w:rsid w:val="006B5878"/>
     <w:rsid w:val="006C189C"/>
     <w:rsid w:val="006D4DA2"/>
     <w:rsid w:val="006D72A2"/>
+    <w:rsid w:val="006E348A"/>
     <w:rsid w:val="006E4A9A"/>
+    <w:rsid w:val="006E5564"/>
     <w:rsid w:val="006F000D"/>
+    <w:rsid w:val="006F36E8"/>
     <w:rsid w:val="006F7B1E"/>
+    <w:rsid w:val="0070158C"/>
+    <w:rsid w:val="007141C4"/>
+    <w:rsid w:val="00716D5D"/>
     <w:rsid w:val="007311AE"/>
     <w:rsid w:val="0074125A"/>
     <w:rsid w:val="00742D0C"/>
     <w:rsid w:val="00755B10"/>
     <w:rsid w:val="00765679"/>
     <w:rsid w:val="007727CB"/>
     <w:rsid w:val="00780148"/>
     <w:rsid w:val="007A7B9F"/>
     <w:rsid w:val="007B5891"/>
     <w:rsid w:val="007C44FD"/>
     <w:rsid w:val="007D179D"/>
     <w:rsid w:val="007D1803"/>
     <w:rsid w:val="007D4960"/>
     <w:rsid w:val="00802130"/>
     <w:rsid w:val="00810B14"/>
     <w:rsid w:val="00825A73"/>
     <w:rsid w:val="008274A1"/>
     <w:rsid w:val="00832146"/>
     <w:rsid w:val="00834DFA"/>
     <w:rsid w:val="00854136"/>
     <w:rsid w:val="008611BA"/>
+    <w:rsid w:val="00864FAF"/>
+    <w:rsid w:val="00865AF8"/>
     <w:rsid w:val="008719A1"/>
     <w:rsid w:val="00884498"/>
     <w:rsid w:val="00891FF5"/>
     <w:rsid w:val="008953A8"/>
     <w:rsid w:val="008978EC"/>
     <w:rsid w:val="008A6769"/>
     <w:rsid w:val="008A69BF"/>
     <w:rsid w:val="008A7952"/>
     <w:rsid w:val="008B4AB7"/>
+    <w:rsid w:val="008F131C"/>
     <w:rsid w:val="009012AE"/>
     <w:rsid w:val="00962DA1"/>
     <w:rsid w:val="00963243"/>
     <w:rsid w:val="00970BA2"/>
     <w:rsid w:val="00976FDA"/>
     <w:rsid w:val="009856D1"/>
     <w:rsid w:val="00986865"/>
     <w:rsid w:val="009E3036"/>
+    <w:rsid w:val="009F4926"/>
     <w:rsid w:val="00A05BBE"/>
     <w:rsid w:val="00A15B7B"/>
+    <w:rsid w:val="00A21234"/>
     <w:rsid w:val="00A30BC1"/>
     <w:rsid w:val="00A32F16"/>
     <w:rsid w:val="00A37F75"/>
     <w:rsid w:val="00A448D2"/>
     <w:rsid w:val="00A56F7C"/>
+    <w:rsid w:val="00A62509"/>
+    <w:rsid w:val="00A6266B"/>
     <w:rsid w:val="00A84E85"/>
     <w:rsid w:val="00A96286"/>
     <w:rsid w:val="00AB27C5"/>
     <w:rsid w:val="00AB59BD"/>
     <w:rsid w:val="00AC24A5"/>
     <w:rsid w:val="00AD248D"/>
     <w:rsid w:val="00AD6B19"/>
     <w:rsid w:val="00B06CD6"/>
     <w:rsid w:val="00B11E4C"/>
     <w:rsid w:val="00B22730"/>
     <w:rsid w:val="00B25B4C"/>
     <w:rsid w:val="00B6654F"/>
     <w:rsid w:val="00B96306"/>
     <w:rsid w:val="00BA1224"/>
     <w:rsid w:val="00BA2B59"/>
     <w:rsid w:val="00BB0D1C"/>
+    <w:rsid w:val="00BB5858"/>
     <w:rsid w:val="00BE2724"/>
     <w:rsid w:val="00BF3CD2"/>
+    <w:rsid w:val="00BF51A0"/>
+    <w:rsid w:val="00BF5525"/>
     <w:rsid w:val="00C165CD"/>
     <w:rsid w:val="00C46737"/>
     <w:rsid w:val="00C4719F"/>
     <w:rsid w:val="00C5074B"/>
     <w:rsid w:val="00C56209"/>
     <w:rsid w:val="00C7315E"/>
     <w:rsid w:val="00CF42E9"/>
+    <w:rsid w:val="00D059E3"/>
     <w:rsid w:val="00D17284"/>
     <w:rsid w:val="00D3425C"/>
     <w:rsid w:val="00D415B9"/>
     <w:rsid w:val="00D46A5E"/>
     <w:rsid w:val="00D514C4"/>
     <w:rsid w:val="00D5590A"/>
+    <w:rsid w:val="00D613E6"/>
     <w:rsid w:val="00D75967"/>
     <w:rsid w:val="00D960B3"/>
     <w:rsid w:val="00DD6359"/>
     <w:rsid w:val="00DF5F59"/>
     <w:rsid w:val="00E013EA"/>
     <w:rsid w:val="00E01958"/>
     <w:rsid w:val="00E07E24"/>
     <w:rsid w:val="00E17B9D"/>
+    <w:rsid w:val="00E30F39"/>
     <w:rsid w:val="00E54314"/>
+    <w:rsid w:val="00E60505"/>
     <w:rsid w:val="00E822CC"/>
     <w:rsid w:val="00E83149"/>
     <w:rsid w:val="00EA5126"/>
-    <w:rsid w:val="00EC1EFE"/>
     <w:rsid w:val="00ED32D8"/>
     <w:rsid w:val="00EF1FC6"/>
     <w:rsid w:val="00EF2F64"/>
     <w:rsid w:val="00EF5FBF"/>
     <w:rsid w:val="00F02398"/>
     <w:rsid w:val="00F0351C"/>
     <w:rsid w:val="00F0393E"/>
     <w:rsid w:val="00F0440B"/>
     <w:rsid w:val="00F07FA5"/>
     <w:rsid w:val="00F114A4"/>
     <w:rsid w:val="00F16556"/>
     <w:rsid w:val="00F43D00"/>
     <w:rsid w:val="00F462DC"/>
     <w:rsid w:val="00F75D10"/>
     <w:rsid w:val="00F87173"/>
     <w:rsid w:val="00F872DE"/>
     <w:rsid w:val="00F976CC"/>
     <w:rsid w:val="00FC0244"/>
     <w:rsid w:val="00FC1F5C"/>
     <w:rsid w:val="00FE0AF0"/>
     <w:rsid w:val="00FF4C6E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2DBAF33D"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DBBCA99E-55B9-4F96-BF4C-CD8227014E3E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6907,51 +7187,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A6602"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/for-lawyers/practice-resources/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/for-lawyers/practice-resources/client-id-verification/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/Website/media/Shared/docs/practice/resources/ClientFiles-ownership.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/for-lawyers/practice-resources/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawsociety.bc.ca/Website/media/Shared/docs/practice/resources/Ltrs-NonEngagement.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawsociety.bc.ca/Website/media/Shared/docs/practice/resources/ltr-joint-retainer.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/Website/media/Shared/docs/practice/resources/solicitors-liens.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lif.ca/risk-management/fraud-prevention/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/Website/media/Shared/docs/practice/resources/checklist-conflicts.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/lsbc/apps/practice-support/adma/welcome.cfm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/for-lawyers/practice-resources/client-id-verification/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawsociety.bc.ca/Website/media/Shared/docs/practice/resources/ClosedFiles.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/for-lawyers/practice-resources/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:practiceadvice@lsbc.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/for-lawyers/practice-resources/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/for-lawyers/practice-resources/client-id-verification/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/Website/media/Shared/docs/practice/resources/solicitors-liens.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/for-lawyers/practice-resources/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawsociety.bc.ca/Website/media/Shared/docs/practice/resources/Ltrs-NonEngagement.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawsociety.bc.ca/Website/media/Shared/docs/practice/resources/ltr-joint-retainer.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawsociety.bc.ca/Website/media/Shared/docs/practice/resources/ClosedFiles.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lif.ca/risk-management/fraud-prevention/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/lsbc/apps/practice-support/adma/welcome.cfm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/Website/media/Shared/docs/practice/resources/checklist-conflicts.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:practiceadvice@lsbc.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/for-lawyers/practice-resources/client-id-verification/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/for-lawyers/practice-resources/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/for-lawyers/practice-resources/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawsociety.bc.ca/getContentAsset/90a4222d-4272-4ad4-b361-9eed13239ad1/dfc3d011-8f63-43f6-9ed8-4b444333a1d0/ClientFiles-ownership.pdf?language=en-CA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7226,54 +7506,78 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27F38BD8-4FBA-4F6B-93F9-4116E0373A06}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1997</Words>
-  <Characters>11387</Characters>
+  <Words>2039</Words>
+  <Characters>11624</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>96</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Client File Opening and Closing</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13358</CharactersWithSpaces>
+  <CharactersWithSpaces>13636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Client File Opening and Closing</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Law Society of BC</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eDOCS_FOOTER">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>